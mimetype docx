--- v0 (2026-04-08)
+++ v1 (2026-05-24)
@@ -1,411 +1,395 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="2D28E93B" w14:textId="77777777" w:rsidR="002A0E73" w:rsidRDefault="002A0E73" w:rsidP="002A0E73">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="15885141" w14:textId="37C3E448" w:rsidR="00935EA9" w:rsidRPr="0067477C" w:rsidRDefault="005B7794" w:rsidP="0067477C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="105F10BB" wp14:editId="2A118763">
-[...2 lines deleted...]
-            <wp:docPr id="13" name="Image 13"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13315192" wp14:editId="6D773FC4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>12065</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5771394" cy="1649606"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="8255"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="3" name="Image 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="13" name="Bandeau-programme.jpg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId8">
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect b="22665"/>
-                    <a:stretch/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="1892934"/>
+                      <a:ext cx="5771394" cy="1649606"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0067477C">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005937D9" w:rsidRPr="00840C29">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Comité local d’organisation des Journées Educationnelles SFHI  20</w:t>
       </w:r>
       <w:r w:rsidR="00840C29" w:rsidRPr="00840C29">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00840C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00364B17">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005937D9" w:rsidRPr="00840C29">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="890004155"/>
         <w:placeholder>
           <w:docPart w:val="272F0241225346D3B8A11766412D0DCB"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="29A1F5C5" w14:textId="77777777" w:rsidR="00840C29" w:rsidRPr="00840C29" w:rsidRDefault="00840C29" w:rsidP="009B0CF0">
+        <w:p w14:paraId="4BF69D62" w14:textId="74EB10CF" w:rsidR="005937D9" w:rsidRPr="00840C29" w:rsidRDefault="00840C29" w:rsidP="00C238D8">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5040"/>
             </w:tabs>
             <w:spacing w:after="0"/>
-            <w:ind w:left="708"/>
-[...55 lines deleted...]
-            <w:ind w:left="708"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00840C29">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:noProof/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Dr Sophie SIMON</w:t>
+            <w:t xml:space="preserve">Dr </w:t>
+          </w:r>
+          <w:r w:rsidR="00364B17">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:noProof/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Isabelle JOLLET, Dr Diana RATIARISON, Dr Pauline JAMAIN</w:t>
+          </w:r>
+          <w:r w:rsidR="00F93EAC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:noProof/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>, Pierre BROSSARD, Romain FERRU-CLEMENT</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4F008A1F" w14:textId="77777777" w:rsidR="00840C29" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="00840C29">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="10" w:color="99CCFF"/>
           <w:bottom w:val="single" w:sz="18" w:space="10" w:color="99CCFF"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>COMMUNICATIONS LIBRES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702C0ABB" w14:textId="77777777" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
+    <w:p w14:paraId="702C0ABB" w14:textId="5BBEC9FB" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="10" w:color="99CCFF"/>
           <w:bottom w:val="single" w:sz="18" w:space="10" w:color="99CCFF"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">A renvoyer avant le </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="00B0F0"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:id w:val="451374893"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1082065160"/>
           </w:placeholder>
-          <w:date w:fullDate="2025-09-07T00:00:00Z">
+          <w:date w:fullDate="2026-08-28T00:00:00Z">
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="fr-FR"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
+          <w:r w:rsidR="00364B17">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="00B0F0"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
+            </w:rPr>
+            <w:t>28/08</w:t>
+          </w:r>
           <w:r w:rsidR="00840C29" w:rsidRPr="00840C29">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="00B0F0"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
-            <w:t>07/09/2025</w:t>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="00364B17">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:color w:val="00B0F0"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:noProof/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="175306809"/>
           <w:placeholder>
             <w:docPart w:val="D7E145C642EB474AAD87166EEE740188"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:i w:val="0"/>
             <w:noProof w:val="0"/>
             <w:color w:val="00B0F0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="26"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00840C29" w:rsidRPr="00840C29">
+          <w:r w:rsidR="00364B17" w:rsidRPr="00364B17">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="00B0F0"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="26"/>
             </w:rPr>
-            <w:t>PACC-SFHI.MARSEILLE2025@efs.sante.fr</w:t>
+            <w:t>nvaq.je-sfhi.poitiers2026@efs.sante.fr</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="26FDF2E3" w14:textId="77777777" w:rsidR="00A92B6C" w:rsidRDefault="00A92B6C" w:rsidP="00840C29">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="26FDF2E3" w14:textId="77777777" w:rsidR="00A92B6C" w:rsidRDefault="00A92B6C" w:rsidP="00322E25">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AF0B57A" w14:textId="100B9273" w:rsidR="00A92B6C" w:rsidRDefault="00A92B6C" w:rsidP="00840C29">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
@@ -696,184 +680,139 @@
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B6122DC" w14:textId="77777777" w:rsidR="002A0E73" w:rsidRDefault="002A0E73" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18832851" w14:textId="77777777" w:rsidR="002A0E73" w:rsidRDefault="002A0E73" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AAE6F75" w14:textId="775BAF46" w:rsidR="002A0E73" w:rsidRDefault="002A0E73" w:rsidP="001A23F3">
+    <w:p w14:paraId="7AAE6F75" w14:textId="4CB9AA6B" w:rsidR="002A0E73" w:rsidRDefault="002A0E73" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="522E7166" w14:textId="77777777" w:rsidR="00A92B6C" w:rsidRDefault="00A92B6C" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F6D903" w14:textId="77777777" w:rsidR="002A0E73" w:rsidRDefault="002A0E73" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F00527" w14:textId="77777777" w:rsidR="002A0E73" w:rsidRDefault="002A0E73" w:rsidP="001A23F3">
+    <w:p w14:paraId="52B22FA0" w14:textId="0F926DB5" w:rsidR="00175139" w:rsidRDefault="00175139" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B02AACB" w14:textId="77777777" w:rsidR="002A0E73" w:rsidRPr="00840C29" w:rsidRDefault="002A0E73" w:rsidP="001A23F3">
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="7F876ED9" w14:textId="09B48095" w:rsidR="00E167E1" w:rsidRPr="00E167E1" w:rsidRDefault="00E167E1" w:rsidP="00E167E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B280116" w14:textId="77777777" w:rsidR="00322E25" w:rsidRPr="00322E25" w:rsidRDefault="00322E25" w:rsidP="00322E25">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:drawing>
-[...40 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002A0E73" w:rsidRPr="00840C29" w:rsidSect="00B04F22">
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00322E25" w:rsidRPr="00322E25" w:rsidSect="00DE64F9">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="1417" w:bottom="1702" w:left="1417" w:header="284" w:footer="259" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F94C790" w14:textId="77777777" w:rsidR="00BB0440" w:rsidRDefault="00BB0440" w:rsidP="005937D9">
+    <w:p w14:paraId="18134B43" w14:textId="77777777" w:rsidR="00983783" w:rsidRDefault="00983783" w:rsidP="005937D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="013BE11F" w14:textId="77777777" w:rsidR="00BB0440" w:rsidRDefault="00BB0440" w:rsidP="005937D9">
+    <w:p w14:paraId="6CC55250" w14:textId="77777777" w:rsidR="00983783" w:rsidRDefault="00983783" w:rsidP="005937D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -896,119 +835,232 @@
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="56B35478" w14:textId="5919EDDB" w:rsidR="00C238D8" w:rsidRDefault="00DE64F9" w:rsidP="00DE64F9">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2490"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00322E25">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="fr-FR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F46E49B" wp14:editId="2DBCD4AB">
+          <wp:extent cx="2198579" cy="628650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="24" name="Image 24"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 7"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2212243" cy="632557"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00322E25" w:rsidRPr="00C238D8">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="fr-FR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="152B0CFD" wp14:editId="7AD8E665">
+          <wp:extent cx="619125" cy="619125"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:docPr id="25" name="Image 25"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 5"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="619125" cy="619125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29FEC145" w14:textId="77777777" w:rsidR="00BB0440" w:rsidRDefault="00BB0440" w:rsidP="005937D9">
+    <w:p w14:paraId="6077A660" w14:textId="77777777" w:rsidR="00983783" w:rsidRDefault="00983783" w:rsidP="005937D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DF14976" w14:textId="77777777" w:rsidR="00BB0440" w:rsidRDefault="00BB0440" w:rsidP="005937D9">
+    <w:p w14:paraId="6F3A6035" w14:textId="77777777" w:rsidR="00983783" w:rsidRDefault="00983783" w:rsidP="005937D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0EFD628F" w14:textId="77777777" w:rsidR="00D210B7" w:rsidRDefault="00CC531F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="7D72A238" w14:textId="50B9F914" w:rsidR="00D210B7" w:rsidRPr="00322E25" w:rsidRDefault="00CC531F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>SFHI-ORG-04-V4</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="29BAC70A" w14:textId="77777777" w:rsidR="00D210B7" w:rsidRPr="00D210B7" w:rsidRDefault="00D210B7" w:rsidP="00D210B7">
-[...15 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10204261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C66B0B2"/>
     <w:lvl w:ilvl="0" w:tplc="034E4396">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1200,158 +1252,170 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00732F53"/>
     <w:rsid w:val="00090D9D"/>
     <w:rsid w:val="000A1B6C"/>
     <w:rsid w:val="001043BC"/>
+    <w:rsid w:val="00175139"/>
     <w:rsid w:val="001A23F3"/>
     <w:rsid w:val="00282F9E"/>
     <w:rsid w:val="0029682D"/>
     <w:rsid w:val="002A0E73"/>
     <w:rsid w:val="002E0A51"/>
     <w:rsid w:val="00316E38"/>
     <w:rsid w:val="00317F8E"/>
+    <w:rsid w:val="00322E25"/>
+    <w:rsid w:val="00364B17"/>
     <w:rsid w:val="003F76A4"/>
     <w:rsid w:val="0041790F"/>
+    <w:rsid w:val="004629B6"/>
     <w:rsid w:val="004D0092"/>
+    <w:rsid w:val="004E0491"/>
     <w:rsid w:val="005639FC"/>
     <w:rsid w:val="005937D9"/>
+    <w:rsid w:val="005B7794"/>
+    <w:rsid w:val="005D7A61"/>
+    <w:rsid w:val="0067477C"/>
     <w:rsid w:val="006D5A85"/>
     <w:rsid w:val="00732F53"/>
     <w:rsid w:val="007E3998"/>
     <w:rsid w:val="00840C29"/>
     <w:rsid w:val="008F16B0"/>
     <w:rsid w:val="00935EA9"/>
+    <w:rsid w:val="00983783"/>
     <w:rsid w:val="009B0CF0"/>
     <w:rsid w:val="00A12DE5"/>
     <w:rsid w:val="00A92B6C"/>
     <w:rsid w:val="00B04F22"/>
     <w:rsid w:val="00BB0440"/>
+    <w:rsid w:val="00C238D8"/>
     <w:rsid w:val="00CC531F"/>
     <w:rsid w:val="00D029DC"/>
     <w:rsid w:val="00D210B7"/>
     <w:rsid w:val="00DA4673"/>
+    <w:rsid w:val="00DE64F9"/>
+    <w:rsid w:val="00E167E1"/>
     <w:rsid w:val="00EA2B01"/>
     <w:rsid w:val="00F11210"/>
+    <w:rsid w:val="00F93EAC"/>
     <w:rsid w:val="00FC25FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07E0076B"/>
   <w15:docId w15:val="{3FADD665-C85A-4681-9E3C-BA22F01B6F9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1413,98 +1477,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1676,55 +1743,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="005937D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
@@ -1868,111 +1930,205 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001A23F3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00935EA9"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B7794"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00322E25"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="176585486">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="237399727">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="955259150">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1028025415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1555461153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1629166258">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1632859012">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2118284457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="272F0241225346D3B8A11766412D0DCB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FCEA130E-2771-4642-A3F1-E5C7E1F63EBA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000E0289" w:rsidRDefault="009C162C" w:rsidP="009C162C">
           <w:pPr>
             <w:pStyle w:val="272F0241225346D3B8A11766412D0DCB"/>
           </w:pPr>
           <w:r w:rsidRPr="003C6B62">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
@@ -2019,51 +2175,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F52698E-9963-48C1-9DF8-79534B1158F6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000E0289" w:rsidRDefault="009C162C" w:rsidP="009C162C">
           <w:pPr>
             <w:pStyle w:val="D7E145C642EB474AAD87166EEE740188"/>
           </w:pPr>
           <w:r w:rsidRPr="003C6B62">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2094,109 +2250,109 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C162C"/>
     <w:rsid w:val="000E0289"/>
     <w:rsid w:val="00370CFD"/>
     <w:rsid w:val="009C162C"/>
     <w:rsid w:val="00CE0BF2"/>
+    <w:rsid w:val="00F266D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2258,98 +2414,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2521,55 +2680,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2580,51 +2734,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C162C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="272F0241225346D3B8A11766412D0DCB">
     <w:name w:val="272F0241225346D3B8A11766412D0DCB"/>
     <w:rsid w:val="009C162C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7E145C642EB474AAD87166EEE740188">
     <w:name w:val="D7E145C642EB474AAD87166EEE740188"/>
     <w:rsid w:val="009C162C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -2880,79 +3034,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24353BE4-13B0-4D3E-992C-28F8A6E25D8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32C9ACB1-55E9-44B5-A5CA-0C2551906162}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>106</Words>
-  <Characters>585</Characters>
+  <Words>114</Words>
+  <Characters>627</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AURA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>690</CharactersWithSpaces>
+  <CharactersWithSpaces>740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Valerie.Dubois</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>