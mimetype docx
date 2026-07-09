--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -1,135 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="15885141" w14:textId="37C3E448" w:rsidR="00935EA9" w:rsidRPr="0067477C" w:rsidRDefault="005B7794" w:rsidP="0067477C">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3D8560CC" w14:textId="77777777" w:rsidR="00A363EF" w:rsidRDefault="00A363EF" w:rsidP="00A363EF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A363EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13315192" wp14:editId="6D773FC4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AA64575" wp14:editId="1167DCE8">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>12065</wp:posOffset>
+            <wp:positionH relativeFrom="page">
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>1269</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5771394" cy="1649606"/>
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Image 3"/>
+            <wp:extent cx="7568489" cy="1552575"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5771394" cy="1649606"/>
+                      <a:ext cx="7568489" cy="1552575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="0067477C">
+    </w:p>
+    <w:p w14:paraId="69012109" w14:textId="77777777" w:rsidR="00A363EF" w:rsidRDefault="00A363EF" w:rsidP="00A363EF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A655D6" w14:textId="77777777" w:rsidR="00A363EF" w:rsidRDefault="00A363EF" w:rsidP="00A363EF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D77B02" w14:textId="77777777" w:rsidR="00A363EF" w:rsidRDefault="00A363EF" w:rsidP="00A363EF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1289BB85" w14:textId="77777777" w:rsidR="00A363EF" w:rsidRDefault="00A363EF" w:rsidP="00A363EF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15885141" w14:textId="58925F1C" w:rsidR="00935EA9" w:rsidRPr="00A363EF" w:rsidRDefault="00A363EF" w:rsidP="00A363EF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005937D9" w:rsidRPr="00840C29">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Comité local d’organisation des Journées Educationnelles SFHI  20</w:t>
       </w:r>
       <w:r w:rsidR="00840C29" w:rsidRPr="00840C29">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00364B17">
         <w:rPr>
@@ -527,139 +591,155 @@
       </w:r>
       <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>300 mots maximum,</w:t>
       </w:r>
       <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et en respectant le plan suivant : Introduction, matériels et méthodes, résultats et conclusion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E860E0" w14:textId="77777777" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
+    <w:p w14:paraId="41E860E0" w14:textId="1DCFE616" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Titre : </w:t>
+        <w:t>Titre:</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4B2D656A" w14:textId="77777777" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD93E08" w14:textId="77777777" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00840C29">
+    </w:p>
+    <w:p w14:paraId="4B2D656A" w14:textId="46DDF66B" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auteurs : </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00840C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1D0C87FD" w14:textId="77777777" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
+        <w:t>Auteurs:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2798694D" w14:textId="77777777" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00840C29">
+    </w:p>
+    <w:p w14:paraId="1D0C87FD" w14:textId="244E47FD" w:rsidR="001A23F3" w:rsidRPr="00840C29" w:rsidRDefault="001A23F3" w:rsidP="001A23F3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Texte :</w:t>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00840C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Texte:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="04C9C6A9" w14:textId="77777777" w:rsidR="004D0092" w:rsidRPr="00840C29" w:rsidRDefault="004D0092" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BD6FB63" w14:textId="77777777" w:rsidR="00935EA9" w:rsidRDefault="00935EA9" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1176F56F" w14:textId="77777777" w:rsidR="002A0E73" w:rsidRDefault="002A0E73" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -730,337 +810,302 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B22FA0" w14:textId="0F926DB5" w:rsidR="00175139" w:rsidRDefault="00175139" w:rsidP="001A23F3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F876ED9" w14:textId="09B48095" w:rsidR="00E167E1" w:rsidRPr="00E167E1" w:rsidRDefault="00E167E1" w:rsidP="00E167E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B280116" w14:textId="77777777" w:rsidR="00322E25" w:rsidRPr="00322E25" w:rsidRDefault="00322E25" w:rsidP="00322E25">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00322E25" w:rsidRPr="00322E25" w:rsidSect="00DE64F9">
+    <w:sectPr w:rsidR="00322E25" w:rsidRPr="00322E25" w:rsidSect="00A363EF">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="1417" w:bottom="1702" w:left="1417" w:header="284" w:footer="259" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="1417" w:bottom="1702" w:left="1417" w:header="284" w:footer="250" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="18134B43" w14:textId="77777777" w:rsidR="00983783" w:rsidRDefault="00983783" w:rsidP="005937D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6CC55250" w14:textId="77777777" w:rsidR="00983783" w:rsidRDefault="00983783" w:rsidP="005937D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="56B35478" w14:textId="5919EDDB" w:rsidR="00C238D8" w:rsidRDefault="00DE64F9" w:rsidP="00DE64F9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3CC63F1A" w14:textId="344669E1" w:rsidR="004629B6" w:rsidRDefault="001E30AB" w:rsidP="004629B6">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...7 lines deleted...]
-    <w:r w:rsidR="00322E25">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F46E49B" wp14:editId="2DBCD4AB">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Image 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F46E49B" wp14:editId="4F4AA1F1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4358005</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>9525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2198370" cy="628590"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="23" name="Image 23"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 7"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2212243" cy="632557"/>
+                    <a:ext cx="2198370" cy="628590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00322E25" w:rsidRPr="00C238D8">
-[...51 lines deleted...]
-      </w:drawing>
+    <w:r w:rsidR="004629B6">
+      <w:tab/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="70AD7259" w14:textId="5E03C7EC" w:rsidR="00C238D8" w:rsidRPr="00C238D8" w:rsidRDefault="00C238D8" w:rsidP="004629B6">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2025"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="56B35478" w14:textId="6FEEB944" w:rsidR="00C238D8" w:rsidRDefault="00C238D8" w:rsidP="00322E25">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6077A660" w14:textId="77777777" w:rsidR="00983783" w:rsidRDefault="00983783" w:rsidP="005937D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6F3A6035" w14:textId="77777777" w:rsidR="00983783" w:rsidRDefault="00983783" w:rsidP="005937D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7D72A238" w14:textId="50B9F914" w:rsidR="00D210B7" w:rsidRPr="00322E25" w:rsidRDefault="00CC531F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>SFHI-ORG-04-V4</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10204261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C66B0B2"/>
     <w:lvl w:ilvl="0" w:tplc="034E4396">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1252,170 +1297,173 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00732F53"/>
     <w:rsid w:val="00090D9D"/>
     <w:rsid w:val="000A1B6C"/>
     <w:rsid w:val="001043BC"/>
     <w:rsid w:val="00175139"/>
     <w:rsid w:val="001A23F3"/>
+    <w:rsid w:val="001E30AB"/>
     <w:rsid w:val="00282F9E"/>
     <w:rsid w:val="0029682D"/>
     <w:rsid w:val="002A0E73"/>
     <w:rsid w:val="002E0A51"/>
     <w:rsid w:val="00316E38"/>
     <w:rsid w:val="00317F8E"/>
     <w:rsid w:val="00322E25"/>
     <w:rsid w:val="00364B17"/>
     <w:rsid w:val="003F76A4"/>
     <w:rsid w:val="0041790F"/>
     <w:rsid w:val="004629B6"/>
     <w:rsid w:val="004D0092"/>
-    <w:rsid w:val="004E0491"/>
     <w:rsid w:val="005639FC"/>
     <w:rsid w:val="005937D9"/>
     <w:rsid w:val="005B7794"/>
     <w:rsid w:val="005D7A61"/>
     <w:rsid w:val="0067477C"/>
     <w:rsid w:val="006D5A85"/>
     <w:rsid w:val="00732F53"/>
     <w:rsid w:val="007E3998"/>
     <w:rsid w:val="00840C29"/>
     <w:rsid w:val="008F16B0"/>
     <w:rsid w:val="00935EA9"/>
     <w:rsid w:val="00983783"/>
     <w:rsid w:val="009B0CF0"/>
     <w:rsid w:val="00A12DE5"/>
+    <w:rsid w:val="00A363EF"/>
     <w:rsid w:val="00A92B6C"/>
     <w:rsid w:val="00B04F22"/>
+    <w:rsid w:val="00B948BC"/>
     <w:rsid w:val="00BB0440"/>
     <w:rsid w:val="00C238D8"/>
     <w:rsid w:val="00CC531F"/>
     <w:rsid w:val="00D029DC"/>
+    <w:rsid w:val="00D063E4"/>
     <w:rsid w:val="00D210B7"/>
     <w:rsid w:val="00DA4673"/>
-    <w:rsid w:val="00DE64F9"/>
     <w:rsid w:val="00E167E1"/>
     <w:rsid w:val="00EA2B01"/>
     <w:rsid w:val="00F11210"/>
     <w:rsid w:val="00F93EAC"/>
     <w:rsid w:val="00FC25FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07E0076B"/>
   <w15:docId w15:val="{3FADD665-C85A-4681-9E3C-BA22F01B6F9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1743,50 +1791,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:rsid w:val="005937D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="16"/>
@@ -1959,51 +2012,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B7794"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00322E25"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="176585486">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="237399727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2052,83 +2105,96 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1632859012">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1669408375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2118284457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="272F0241225346D3B8A11766412D0DCB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FCEA130E-2771-4642-A3F1-E5C7E1F63EBA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000E0289" w:rsidRDefault="009C162C" w:rsidP="009C162C">
           <w:pPr>
             <w:pStyle w:val="272F0241225346D3B8A11766412D0DCB"/>
           </w:pPr>
           <w:r w:rsidRPr="003C6B62">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
@@ -2175,184 +2241,185 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F52698E-9963-48C1-9DF8-79534B1158F6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000E0289" w:rsidRDefault="009C162C" w:rsidP="009C162C">
           <w:pPr>
             <w:pStyle w:val="D7E145C642EB474AAD87166EEE740188"/>
           </w:pPr>
           <w:r w:rsidRPr="003C6B62">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C162C"/>
     <w:rsid w:val="000E0289"/>
     <w:rsid w:val="00370CFD"/>
     <w:rsid w:val="009C162C"/>
     <w:rsid w:val="00CE0BF2"/>
     <w:rsid w:val="00F266D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2680,50 +2747,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2734,51 +2806,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C162C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="272F0241225346D3B8A11766412D0DCB">
     <w:name w:val="272F0241225346D3B8A11766412D0DCB"/>
     <w:rsid w:val="009C162C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7E145C642EB474AAD87166EEE740188">
     <w:name w:val="D7E145C642EB474AAD87166EEE740188"/>
     <w:rsid w:val="009C162C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -3034,79 +3106,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32C9ACB1-55E9-44B5-A5CA-0C2551906162}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24353BE4-13B0-4D3E-992C-28F8A6E25D8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>114</Words>
-  <Characters>627</Characters>
+  <Characters>628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AURA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>740</CharactersWithSpaces>
+  <CharactersWithSpaces>741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Valerie.Dubois</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>