--- v0 (2025-12-06)
+++ v1 (2026-06-20)
@@ -1,83 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...2 lines deleted...]
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId8"/>
+    <p:notesMasterId r:id="rId9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="259" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="262" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="263" r:id="rId8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -160,105 +162,110 @@
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="19516C"/>
+    <a:srgbClr val="20617D"/>
+    <a:srgbClr val="1A536F"/>
+    <a:srgbClr val="0C172B"/>
+    <a:srgbClr val="1F6986"/>
+    <a:srgbClr val="183F72"/>
     <a:srgbClr val="AFBEDB"/>
-    <a:srgbClr val="183F72"/>
     <a:srgbClr val="4BBEDB"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredLeft sz="17921" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="85" d="100"/>
-          <a:sy n="85" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="590" y="53"/>
+        <p:origin x="108" y="498"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -303,51 +310,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2840C998-17A8-4F06-8239-928D0EFC7D8F}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de l'image des diapositives 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -761,51 +768,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8214387C-1637-4722-9869-C4A5F902D9A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A76ECC9E-68B2-4C22-A92D-A762F36FE962}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -959,51 +966,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9353D957-51D9-4234-B36C-540FE7D7BA0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA68CF39-AF50-433D-909D-138B84E8E6FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1167,51 +1174,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3349C878-161A-4E22-84ED-700E69581B9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D412B2E3-8790-443B-B5B3-FE2BA8F0CF3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1365,51 +1372,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C711A9-2197-4D00-B38E-72540B7E621F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B24125F5-4065-4C33-8D3D-51137B460FF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1640,51 +1647,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66CFA3B5-BE03-45C5-A589-A1D3D1812643}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{436E3D74-41E3-466B-A05A-6481EA2C7545}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1905,51 +1912,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BBD3612-BE78-44D0-A248-E83C55B6F217}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180D280A-A32E-4883-A61E-B62C48140227}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2317,51 +2324,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé de la date 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45A54AFF-6E09-4C2B-8771-A4BC1B1B2820}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Espace réservé du pied de page 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F41350E-02E0-4592-BFB0-51D1BF690C2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2458,51 +2465,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé de la date 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4BFC3E9-FE54-4548-BB38-952E9CFEA513}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86B1DDE1-96E4-4D77-A0DC-C235E3FE3F52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2571,51 +2578,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espace réservé de la date 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D395355-7D51-4530-AC38-5232F3BBF6E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du pied de page 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BBCC79E-ACA5-49F5-95C3-61E86867D1F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2882,51 +2889,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77B205D7-CA7F-4F75-B1C3-5C9DC0434B84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C45FBB4D-5F87-470D-8B83-01EA90E08F5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3170,51 +3177,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08A1BC69-CC69-4F21-89AD-EA60DBF47E21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{555DD04C-B976-4CEE-826D-FEA93ECE2BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3415,51 +3422,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F01D9949-A3F8-401F-875F-EB05BBC32903}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>05/09/2025</a:t>
+              <a:t>08/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83986527-BA22-44BB-B96E-42ED2E401DA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3832,362 +3839,235 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...84 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2426702408"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Titre 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57BEEA35-EAC6-4067-9FE6-8C53BCBD5AC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...84 lines deleted...]
-            <a:off x="4447712" y="1552117"/>
+            <a:off x="4447712" y="1111851"/>
             <a:ext cx="6300000" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="183F72"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>TITRE DE LA PRÉSENTATION</a:t>
-            </a:r>
+              <a:t>TITRE DE LA </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="183F72"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>PRÉSENTATION</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="183F72"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Sous-titre 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F6E5A5-12AB-46CB-BBF5-BF4B0783480E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4447712" y="2923462"/>
+            <a:off x="4447712" y="2483196"/>
             <a:ext cx="6300000" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -4349,51 +4229,51 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sous-titre de la présentation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Sous-titre 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7B40CE6-FAF9-4AEF-A7F0-C17F80042708}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4447712" y="3824580"/>
+            <a:off x="4447712" y="3384314"/>
             <a:ext cx="6300000" cy="1224905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -4564,262 +4444,166 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BBEDB"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="110748048"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titre 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{772C71BA-0FF0-425F-8113-7CCABA0FE1C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...23 lines deleted...]
-            <a:off x="3204699" y="1933040"/>
+            <a:off x="3763499" y="1794540"/>
             <a:ext cx="6300000" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="183F72"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TITRE CHAPITRE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="ZoneTexte 4">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Sous-titre 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28DE7D09-FB8D-441D-BEAD-78557B7E6B12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3204699" y="6143626"/>
-[...82 lines deleted...]
-            <a:off x="3204699" y="2502426"/>
+            <a:off x="3763499" y="2502426"/>
             <a:ext cx="6300000" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -4975,106 +4759,91 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4BBEDB"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sous-titre de la présentation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="825307486"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6DA1285-733A-4415-BC1C-08E75BCC7E19}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="679276" y="679281"/>
             <a:ext cx="6300000" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -5155,277 +4924,178 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="183F72"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ajoutez votre texte </a:t>
-            </a:r>
-[...79 lines deleted...]
-              <a:t>Titre de la présentation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="379305778"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Titre 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60CE3378-6988-491A-92E6-7119A021EB73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-6927" y="0"/>
-[...23 lines deleted...]
-            <a:off x="561512" y="1437817"/>
+            <a:off x="-75971" y="5342830"/>
             <a:ext cx="3553288" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="7200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63A7F987-6D79-499C-BEE2-C1EF7D3E6D0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4673081" y="2290227"/>
+            <a:off x="4673081" y="2165802"/>
             <a:ext cx="2153113" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
@@ -5472,51 +5142,51 @@
               <a:solidFill>
                 <a:srgbClr val="183F72"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91894ECB-BAC8-4F23-9A19-5C86A5267A2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7224368" y="2290226"/>
+            <a:off x="7224368" y="2165801"/>
             <a:ext cx="2153113" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
@@ -5563,51 +5233,51 @@
               <a:solidFill>
                 <a:srgbClr val="183F72"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9050B3F6-0F41-429B-A8D5-B1A0918229F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9868781" y="2290226"/>
+            <a:off x="9868781" y="2165801"/>
             <a:ext cx="2153113" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
@@ -5654,51 +5324,51 @@
               <a:solidFill>
                 <a:srgbClr val="183F72"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B63A8D16-ACD1-4A41-BDA1-D0F6FF575F2D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4673081" y="5121064"/>
+            <a:off x="4673080" y="4617504"/>
             <a:ext cx="2153113" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
@@ -5745,51 +5415,51 @@
               <a:solidFill>
                 <a:srgbClr val="183F72"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B01855E-6A2A-487E-848F-DEFE2768BD20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7224368" y="5121063"/>
+            <a:off x="7224367" y="4617504"/>
             <a:ext cx="2153113" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
@@ -5836,51 +5506,51 @@
               <a:solidFill>
                 <a:srgbClr val="183F72"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Titre 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1886B3-27E2-4CC3-AA4E-46D4ED449C91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9868781" y="5121063"/>
+            <a:off x="9579737" y="4584907"/>
             <a:ext cx="2153113" cy="1138773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
@@ -5908,131 +5578,50 @@
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>NOMS intervenants </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="183F72"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>NOMS intervenants </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fr-FR" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="183F72"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...79 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Image 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB236FEC-FC9E-42B8-A274-95B0ACFD833F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -6113,453 +5702,423 @@
           </a:solidFill>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Image 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{816D6A88-4F8D-4997-9BE0-E06A3DD8BDEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4580883" y="3481325"/>
+            <a:off x="4580883" y="3009766"/>
             <a:ext cx="1932599" cy="1499746"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="AFBEDB"/>
           </a:solidFill>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Image 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E75C0508-E99F-499A-8EFE-479E9FF1C3BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9689995" y="3473559"/>
+            <a:off x="9689995" y="3002000"/>
             <a:ext cx="1932599" cy="1499746"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="AFBEDB"/>
           </a:solidFill>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Image 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE1A5E4D-5281-40FF-8F4F-A70475C60EBE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7110902" y="3475831"/>
+            <a:off x="7110902" y="3004272"/>
             <a:ext cx="1932599" cy="1499746"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="AFBEDB"/>
           </a:solidFill>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1051525527"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Titre 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57BEEA35-EAC6-4067-9FE6-8C53BCBD5AC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4290679" y="2004492"/>
+            <a:ext cx="5708454" cy="1247665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="9600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="183F72"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MERCI</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45F41429-8878-48CC-B567-D0D03F223409}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4392679" y="3429000"/>
+            <a:ext cx="6096000" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="4BBEDB"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>CONTACT</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="183F72"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>[Prénom NOM]</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="183F72"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>[mail]@efs.sante.fr </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="183F72"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>+ 33 (0)6 [00 00 00 00] </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="183F72"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>+ 33 (0)1 [00 00 00 00]</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="954897493"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Image 15">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DD1A6D1-74EB-4710-A061-A9C6AF4B559D}"/>
+          <p:cNvPr id="5" name="Graphique 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82460367-D854-46EE-A29F-D55664A4B622}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns="" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect r="33903"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9999133" y="416255"/>
+            <a:ext cx="1708960" cy="628482"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Image 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E6715F1-925C-4840-BBDC-FFF676B6213A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
-[...255 lines deleted...]
-            <a:ext cx="4158988" cy="1010954"/>
+            <a:ext cx="3499104" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="954897493"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="337940166"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -7118,87 +6677,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>147</Words>
+  <Words>92</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Grand écran</PresentationFormat>
-  <Paragraphs>39</Paragraphs>
-  <Slides>6</Slides>
+  <Paragraphs>33</Paragraphs>
+  <Slides>7</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Thème Office</vt:lpstr>
+      <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
       <vt:lpstr>Présentation PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Présentation PowerPoint</dc:title>
   <dc:creator>GEYER Caroline</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>